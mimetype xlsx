--- v0 (2026-10-02)
+++ v1 (2026-10-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr autoCompressPictures="1"/>
   <bookViews>
     <workbookView tabRatio="600"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet 1" sheetId="1" r:id="rId3"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="24">
   <si>
     <t xml:space="preserve">INET - Catálogo</t>
   </si>
   <si>
-    <t xml:space="preserve">Información actualizada al 2/10/2026 19:33:41</t>
+    <t xml:space="preserve">Información actualizada al 2/10/2026 23:40:16</t>
   </si>
   <si>
     <t xml:space="preserve">CUE</t>
   </si>
   <si>
     <t xml:space="preserve">Nombre</t>
   </si>
   <si>
     <t xml:space="preserve">Gestión</t>
   </si>
   <si>
     <t xml:space="preserve">Título</t>
   </si>
   <si>
     <t xml:space="preserve">Dirección</t>
   </si>
   <si>
     <t xml:space="preserve">Localidad</t>
   </si>
   <si>
     <t xml:space="preserve">Departamento</t>
   </si>
   <si>
     <t xml:space="preserve">Jurisdicción</t>
   </si>